--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -3,89 +3,90 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scott.patterson\iCloudDrive\Temp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Scott.Patterson\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FCF39CBD-1369-4B75-96FB-594AD2FEB78D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8B82013-B62B-4220-9CC9-17BD8AABC1EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-60" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule C Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Schedule C Worksheet'!$A$1:$N$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N59" i="1" l="1"/>
+  <c r="N54" i="1" l="1"/>
+  <c r="N59" i="1"/>
   <c r="I64" i="1" s="1"/>
   <c r="B56" i="1"/>
   <c r="C56" i="1"/>
   <c r="D56" i="1"/>
   <c r="E56" i="1"/>
   <c r="F56" i="1"/>
   <c r="G56" i="1"/>
   <c r="I56" i="1"/>
   <c r="J56" i="1"/>
   <c r="K56" i="1"/>
   <c r="L56" i="1"/>
   <c r="M56" i="1"/>
   <c r="F54" i="1"/>
   <c r="G54" i="1"/>
   <c r="H54" i="1"/>
   <c r="H56" i="1" s="1"/>
   <c r="I54" i="1"/>
   <c r="J54" i="1"/>
   <c r="K54" i="1"/>
   <c r="L54" i="1"/>
   <c r="M54" i="1"/>
   <c r="N13" i="1"/>
   <c r="N60" i="1"/>
   <c r="N61" i="1"/>
   <c r="N17" i="1"/>
@@ -123,52 +124,51 @@
   <c r="N49" i="1"/>
   <c r="N50" i="1"/>
   <c r="N51" i="1"/>
   <c r="N52" i="1"/>
   <c r="N53" i="1"/>
   <c r="B10" i="1"/>
   <c r="C10" i="1"/>
   <c r="N9" i="1"/>
   <c r="N16" i="1" l="1"/>
   <c r="E54" i="1" l="1"/>
   <c r="D10" i="1" l="1"/>
   <c r="E10" i="1"/>
   <c r="F10" i="1"/>
   <c r="G10" i="1"/>
   <c r="H10" i="1"/>
   <c r="I10" i="1"/>
   <c r="J10" i="1"/>
   <c r="K10" i="1"/>
   <c r="L10" i="1"/>
   <c r="M10" i="1"/>
   <c r="N8" i="1"/>
   <c r="N10" i="1" s="1"/>
   <c r="B54" i="1" l="1"/>
   <c r="C54" i="1" l="1"/>
   <c r="D54" i="1"/>
-  <c r="N54" i="1" l="1"/>
-  <c r="N56" i="1" s="1"/>
+  <c r="N56" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Microsoft Office User</author>
   </authors>
   <commentList>
     <comment ref="G64" authorId="0" shapeId="0" xr:uid="{84DC27CC-6A20-DF44-8CA7-7C0E1ABC1734}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color rgb="FF000000"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Instructions:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
@@ -403,51 +403,51 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date of 1st Use</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>Charitable Contributions made from the business</t>
   </si>
   <si>
     <t>Other)</t>
   </si>
   <si>
     <t>Insurance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="169" formatCode="_(#,##0.00_);_(\(#,##0.00\);_(&quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(#,##0.00_);_(\(#,##0.00\);_(&quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -566,149 +566,146 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
@@ -1019,137 +1016,137 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corefr@corefr.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N74"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B21" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="M59" sqref="B59:M59"/>
+      <selection pane="bottomRight" activeCell="N55" sqref="N55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="11" width="11.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A1" s="7"/>
-      <c r="B1" s="31" t="s">
+      <c r="B1" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="31"/>
-[...10 lines deleted...]
-      <c r="N1" s="31"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
     </row>
     <row r="2" spans="1:14" ht="18" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
-      <c r="B2" s="36"/>
-[...11 lines deleted...]
-      <c r="N2" s="36"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
     </row>
     <row r="4" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>7</v>
@@ -1663,398 +1660,396 @@
       <c r="H54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M54" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N54" s="4">
-        <f t="shared" ref="N54" si="4">SUM(B54:M54)</f>
+        <f>SUM(N16:N53)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="5"/>
       <c r="B55" s="3"/>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
     </row>
     <row r="56" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B56" s="3">
-        <f t="shared" ref="B56:M56" si="5">B10-B13-B54</f>
+        <f t="shared" ref="B56:M56" si="4">B10-B13-B54</f>
         <v>0</v>
       </c>
       <c r="C56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="D56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="E56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="F56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="I56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="J56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M56" s="3">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N56" s="3">
         <f>N10-N13-N54</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="5"/>
       <c r="B57" s="3"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3"/>
       <c r="K57" s="3"/>
       <c r="L57" s="3"/>
       <c r="M57" s="3"/>
       <c r="N57" s="3"/>
     </row>
     <row r="58" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B58" s="3"/>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
     </row>
     <row r="59" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B59" s="37"/>
-[...12 lines deleted...]
-        <f t="shared" ref="N59:N61" si="6">SUM(B59:M59)</f>
+      <c r="B59" s="20"/>
+      <c r="C59" s="20"/>
+      <c r="D59" s="20"/>
+      <c r="E59" s="20"/>
+      <c r="F59" s="20"/>
+      <c r="G59" s="20"/>
+      <c r="H59" s="20"/>
+      <c r="I59" s="20"/>
+      <c r="J59" s="20"/>
+      <c r="K59" s="20"/>
+      <c r="L59" s="20"/>
+      <c r="M59" s="20"/>
+      <c r="N59" s="20">
+        <f t="shared" ref="N59:N61" si="5">SUM(B59:M59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B60" s="14"/>
-[...10 lines deleted...]
-      <c r="M60" s="14"/>
+      <c r="B60" s="4"/>
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+      <c r="I60" s="4"/>
+      <c r="J60" s="4"/>
+      <c r="K60" s="4"/>
+      <c r="L60" s="4"/>
+      <c r="M60" s="4"/>
       <c r="N60" s="4">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B61" s="3"/>
       <c r="C61" s="3"/>
       <c r="D61" s="3"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="H61" s="3"/>
       <c r="I61" s="3"/>
       <c r="J61" s="3"/>
       <c r="K61" s="3"/>
       <c r="L61" s="3"/>
       <c r="M61" s="3"/>
       <c r="N61" s="4">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B63" s="25" t="s">
+      <c r="B63" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C63" s="25"/>
-[...3 lines deleted...]
-      <c r="G63" s="32" t="s">
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="G63" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="H63" s="32"/>
-[...2 lines deleted...]
-      <c r="K63" s="25" t="s">
+      <c r="H63" s="22"/>
+      <c r="I63" s="22"/>
+      <c r="K63" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="L63" s="25"/>
-[...1 lines deleted...]
-      <c r="N63" s="25"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="28"/>
+      <c r="N63" s="28"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B64" s="26" t="s">
+      <c r="B64" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="C64" s="26"/>
-      <c r="D64" s="26"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
       <c r="E64" s="12"/>
-      <c r="G64" s="33" t="s">
+      <c r="G64" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="H64" s="33"/>
+      <c r="H64" s="24"/>
       <c r="I64" s="13">
         <f>N59</f>
         <v>0</v>
       </c>
-      <c r="K64" s="26" t="s">
+      <c r="K64" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="L64" s="26"/>
-      <c r="M64" s="26"/>
+      <c r="L64" s="23"/>
+      <c r="M64" s="23"/>
       <c r="N64" s="12"/>
     </row>
     <row r="65" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B65" s="26" t="s">
+      <c r="B65" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="C65" s="26"/>
-      <c r="D65" s="26"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
       <c r="E65" s="12"/>
-      <c r="G65" s="34" t="s">
+      <c r="G65" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="H65" s="35"/>
+      <c r="H65" s="26"/>
       <c r="I65" s="13"/>
-      <c r="K65" s="26" t="s">
+      <c r="K65" s="23" t="s">
         <v>68</v>
       </c>
-      <c r="L65" s="26"/>
-      <c r="M65" s="26"/>
+      <c r="L65" s="23"/>
+      <c r="M65" s="23"/>
       <c r="N65" s="12"/>
     </row>
     <row r="68" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B68" s="17" t="s">
+      <c r="B68" s="16" t="s">
         <v>63</v>
       </c>
-      <c r="C68" s="18"/>
-[...3 lines deleted...]
-      <c r="G68" s="20"/>
+      <c r="C68" s="17"/>
+      <c r="D68" s="17"/>
+      <c r="E68" s="17"/>
+      <c r="F68" s="17"/>
+      <c r="G68" s="19"/>
       <c r="H68"/>
       <c r="I68"/>
-      <c r="K68" s="32" t="s">
+      <c r="K68" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="L68" s="32"/>
-[...1 lines deleted...]
-      <c r="N68" s="32"/>
+      <c r="L68" s="22"/>
+      <c r="M68" s="22"/>
+      <c r="N68" s="22"/>
     </row>
     <row r="69" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B69" s="28" t="s">
+      <c r="B69" s="34" t="s">
         <v>71</v>
       </c>
-      <c r="C69" s="29"/>
-      <c r="D69" s="28" t="s">
+      <c r="C69" s="35"/>
+      <c r="D69" s="34" t="s">
         <v>72</v>
       </c>
-      <c r="E69" s="29"/>
-      <c r="F69" s="19" t="s">
+      <c r="E69" s="35"/>
+      <c r="F69" s="18" t="s">
         <v>73</v>
       </c>
-      <c r="G69" s="20"/>
-[...5 lines deleted...]
-      <c r="N69" s="27"/>
+      <c r="G69" s="19"/>
+      <c r="H69" s="36"/>
+      <c r="I69" s="36"/>
+      <c r="K69" s="33"/>
+      <c r="L69" s="33"/>
+      <c r="M69" s="33"/>
+      <c r="N69" s="33"/>
     </row>
     <row r="70" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B70" s="21"/>
-[...10 lines deleted...]
-      <c r="N70" s="27"/>
+      <c r="B70" s="29"/>
+      <c r="C70" s="30"/>
+      <c r="D70" s="31"/>
+      <c r="E70" s="32"/>
+      <c r="F70" s="18"/>
+      <c r="G70" s="19"/>
+      <c r="H70" s="36"/>
+      <c r="I70" s="36"/>
+      <c r="K70" s="33"/>
+      <c r="L70" s="33"/>
+      <c r="M70" s="33"/>
+      <c r="N70" s="33"/>
     </row>
     <row r="71" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B71" s="21"/>
-[...3 lines deleted...]
-      <c r="F71" s="16"/>
+      <c r="B71" s="29"/>
+      <c r="C71" s="30"/>
+      <c r="D71" s="31"/>
+      <c r="E71" s="32"/>
+      <c r="F71" s="15"/>
     </row>
     <row r="72" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B72" s="21"/>
-[...3 lines deleted...]
-      <c r="F72" s="16"/>
+      <c r="B72" s="29"/>
+      <c r="C72" s="30"/>
+      <c r="D72" s="31"/>
+      <c r="E72" s="32"/>
+      <c r="F72" s="15"/>
     </row>
     <row r="73" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B73" s="21"/>
-[...3 lines deleted...]
-      <c r="F73" s="16"/>
+      <c r="B73" s="29"/>
+      <c r="C73" s="30"/>
+      <c r="D73" s="31"/>
+      <c r="E73" s="32"/>
+      <c r="F73" s="15"/>
     </row>
     <row r="74" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B74" s="21"/>
-[...3 lines deleted...]
-      <c r="F74" s="16"/>
+      <c r="B74" s="29"/>
+      <c r="C74" s="30"/>
+      <c r="D74" s="31"/>
+      <c r="E74" s="32"/>
+      <c r="F74" s="15"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A16:A47">
     <sortCondition ref="A16:A47"/>
   </sortState>
   <mergeCells count="27">
-    <mergeCell ref="B1:N1"/>
-[...7 lines deleted...]
-    <mergeCell ref="G63:I63"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="D74:E74"/>
     <mergeCell ref="B71:C71"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="K63:N63"/>
     <mergeCell ref="K64:M64"/>
     <mergeCell ref="K65:M65"/>
     <mergeCell ref="K69:N70"/>
     <mergeCell ref="B70:C70"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="H70:I70"/>
-    <mergeCell ref="B72:C72"/>
-[...4 lines deleted...]
-    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="K68:N68"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="G63:I63"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" r:id="rId1" xr:uid="{B65AC439-7244-2945-89AB-CA79F6870EE2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="88" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>