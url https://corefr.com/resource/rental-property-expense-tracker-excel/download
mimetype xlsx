--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -1,137 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25629"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\scott.patterson\iCloudDrive\Temp\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Scott.Patterson\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2B5A5EED-1ACB-416B-B56B-584DEB290C4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46D8705E-CC9C-4DE9-B6AB-30E746FF9F8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-60" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Rental Property" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Rental Property'!$A$1:$N$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N36" i="1" l="1"/>
+  <c r="N30" i="1" l="1"/>
+  <c r="N36" i="1"/>
   <c r="N35" i="1"/>
   <c r="H40" i="1" s="1"/>
   <c r="B10" i="1" l="1"/>
   <c r="C10" i="1"/>
   <c r="N9" i="1"/>
   <c r="N14" i="1" l="1"/>
   <c r="N15" i="1"/>
   <c r="N16" i="1"/>
   <c r="N17" i="1"/>
   <c r="N18" i="1"/>
   <c r="N19" i="1"/>
   <c r="N20" i="1"/>
   <c r="N21" i="1"/>
   <c r="N22" i="1"/>
   <c r="N23" i="1"/>
   <c r="N24" i="1"/>
   <c r="N25" i="1"/>
   <c r="N26" i="1"/>
   <c r="N27" i="1"/>
   <c r="N28" i="1"/>
   <c r="N29" i="1"/>
   <c r="N13" i="1"/>
   <c r="E30" i="1" l="1"/>
   <c r="F30" i="1"/>
   <c r="G30" i="1"/>
   <c r="H30" i="1"/>
   <c r="I30" i="1"/>
   <c r="J30" i="1"/>
   <c r="K30" i="1"/>
   <c r="L30" i="1"/>
   <c r="M30" i="1"/>
   <c r="D10" i="1" l="1"/>
   <c r="E10" i="1"/>
   <c r="F10" i="1"/>
   <c r="G10" i="1"/>
   <c r="H10" i="1"/>
   <c r="I10" i="1"/>
   <c r="J10" i="1"/>
   <c r="K10" i="1"/>
   <c r="L10" i="1"/>
   <c r="M10" i="1"/>
   <c r="N8" i="1"/>
   <c r="N10" i="1" s="1"/>
   <c r="B30" i="1" l="1"/>
   <c r="C30" i="1" l="1"/>
   <c r="D30" i="1"/>
-  <c r="N30" i="1" l="1"/>
-  <c r="I32" i="1"/>
+  <c r="I32" i="1" l="1"/>
   <c r="F32" i="1"/>
   <c r="E32" i="1"/>
   <c r="G32" i="1"/>
   <c r="C32" i="1"/>
   <c r="H32" i="1"/>
   <c r="D32" i="1"/>
   <c r="M32" i="1"/>
   <c r="L32" i="1"/>
   <c r="K32" i="1"/>
   <c r="J32" i="1"/>
   <c r="B32" i="1" l="1"/>
   <c r="N32" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="55">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -278,51 +278,51 @@
     <t>Description</t>
   </si>
   <si>
     <t>Date of 1st Use</t>
   </si>
   <si>
     <t>Cost</t>
   </si>
   <si>
     <t>Improvements &amp; Equipment Purchased (if more than $2,500)</t>
   </si>
   <si>
     <t xml:space="preserve">   Improvements and Equipment Over $2,500 (Roof, HVAC, Renovation, etc)
         (list individually below)</t>
   </si>
   <si>
     <t>*** In year of purchase, please attach HUD (or purchase statement) from closing.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="166" formatCode="_(#,##0.00_);_(\(#,##0.00\);_(&quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(#,##0.00_);_(\(#,##0.00\);_(&quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -453,158 +453,158 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="42">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -916,102 +916,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corefr@corefr.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B18" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="A39" sqref="A39"/>
+      <selection pane="bottomRight" activeCell="N30" sqref="N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="77.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="11" width="11.140625" style="4" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="4" customWidth="1"/>
     <col min="14" max="14" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="22.5" x14ac:dyDescent="0.4">
       <c r="A1" s="7"/>
-      <c r="B1" s="16" t="s">
+      <c r="B1" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="C1" s="16"/>
-[...10 lines deleted...]
-      <c r="N1" s="16"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
     </row>
     <row r="2" spans="1:14" ht="22.5" x14ac:dyDescent="0.4">
       <c r="A2" s="14" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="15"/>
-[...11 lines deleted...]
-      <c r="N2" s="15"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
     </row>
     <row r="3" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
     </row>
     <row r="4" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
@@ -1342,51 +1342,51 @@
       <c r="H30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="I30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M30" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N30" s="4">
-        <f t="shared" si="1"/>
+        <f>SUM(N13:N29)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="5"/>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
     <row r="32" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="3">
         <f t="shared" ref="B32:N32" si="3">B10-B30</f>
@@ -1457,227 +1457,227 @@
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
     </row>
     <row r="34" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
     </row>
     <row r="35" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="32"/>
-[...11 lines deleted...]
-      <c r="N35" s="32">
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24">
         <f t="shared" ref="N35:N36" si="4">SUM(B35:M35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A36" s="39" t="s">
+      <c r="A36" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="40"/>
-[...11 lines deleted...]
-      <c r="N36" s="41">
+      <c r="B36" s="29"/>
+      <c r="C36" s="29"/>
+      <c r="D36" s="29"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="30">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:14" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="5"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B39" s="25" t="s">
+      <c r="B39" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="C39" s="26"/>
-[...2 lines deleted...]
-      <c r="F39" s="24" t="s">
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="G39" s="24"/>
-      <c r="H39" s="24"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
       <c r="J39" s="35" t="s">
         <v>52</v>
       </c>
       <c r="K39" s="36"/>
       <c r="L39" s="36"/>
       <c r="M39" s="36"/>
       <c r="N39" s="37"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B40" s="27" t="s">
+      <c r="B40" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="C40" s="28"/>
-[...2 lines deleted...]
-      <c r="F40" s="33" t="s">
+      <c r="C40" s="34"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="23"/>
+      <c r="F40" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="G40" s="33"/>
+      <c r="G40" s="25"/>
       <c r="H40" s="11">
         <f>N35</f>
         <v>0</v>
       </c>
-      <c r="I40" s="38"/>
-      <c r="J40" s="17" t="s">
+      <c r="I40" s="27"/>
+      <c r="J40" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="K40" s="18"/>
-      <c r="L40" s="17" t="s">
+      <c r="K40" s="39"/>
+      <c r="L40" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="M40" s="18"/>
-      <c r="N40" s="34" t="s">
+      <c r="M40" s="39"/>
+      <c r="N40" s="26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B41" s="27" t="s">
+      <c r="B41" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="C41" s="28"/>
-[...2 lines deleted...]
-      <c r="F41" s="33" t="s">
+      <c r="C41" s="34"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="23"/>
+      <c r="F41" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G41" s="33"/>
+      <c r="G41" s="25"/>
       <c r="H41" s="11"/>
-      <c r="J41" s="20"/>
-[...3 lines deleted...]
-      <c r="N41" s="19"/>
+      <c r="J41" s="16"/>
+      <c r="K41" s="17"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="19"/>
+      <c r="N41" s="15"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B42" s="27" t="s">
+      <c r="B42" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="C42" s="28"/>
-[...6 lines deleted...]
-      <c r="N42" s="19"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="23"/>
+      <c r="J42" s="16"/>
+      <c r="K42" s="17"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="19"/>
+      <c r="N42" s="15"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="B43" s="27" t="s">
+      <c r="B43" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="C43" s="28"/>
-[...6 lines deleted...]
-      <c r="N43" s="19"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="23"/>
+      <c r="J43" s="16"/>
+      <c r="K43" s="17"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="15"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J44" s="20"/>
-[...3 lines deleted...]
-      <c r="N44" s="19"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="19"/>
+      <c r="N44" s="15"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="J45" s="20"/>
-[...3 lines deleted...]
-      <c r="N45" s="19"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="17"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="19"/>
+      <c r="N45" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="J39:N39"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B1:N1"/>
+    <mergeCell ref="B2:N2"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
-    <mergeCell ref="J39:N39"/>
-[...3 lines deleted...]
-    <mergeCell ref="B2:N2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A5" r:id="rId1" xr:uid="{B65AC439-7244-2945-89AB-CA79F6870EE2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="88" orientation="landscape" verticalDpi="4294967295" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>